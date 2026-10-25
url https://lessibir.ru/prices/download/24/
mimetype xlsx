--- v0 (2026-05-01)
+++ v1 (2026-10-25)
@@ -38,171 +38,171 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Планкен из лиственницы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>Планкен прямой лиственница 20х115 мм 2м-6м сорт ВС</t>
+  </si>
+  <si>
+    <t>https://lessibir.ru/planken-pryamoy-listvennitsa-20-115-mm-2m-6m-sort-vs/</t>
+  </si>
+  <si>
+    <t>Планкен прямой лиственница 20х115 мм 2м-6м сорт Прима</t>
+  </si>
+  <si>
+    <t>https://lessibir.ru/planken-pryamoy-listvennitsa-20-115-mm-2m-6m-sort-prima/</t>
+  </si>
+  <si>
     <t>Планкен прямой лиственница 20х115 мм 2м-6м сорт АВ</t>
   </si>
   <si>
     <t>https://lessibir.ru/planken-pryamoy-listvennitsa-20-115-mm-2m-6m-sort-av/</t>
   </si>
   <si>
     <t>Планкен прямой лиственница 20х115 мм 2м-6м сорт Экстра</t>
   </si>
   <si>
     <t>https://lessibir.ru/planken-pryamoy-listvennitsa-20-115-mm-2m-6m-sort-ekstra/</t>
   </si>
   <si>
-    <t>Планкен прямой лиственница 20х115 мм 2м-6м сорт ВС</t>
-[...10 lines deleted...]
-  <si>
     <t>Планкен прямой лиственница 20х140 мм 2м-6м сорт АВ</t>
   </si>
   <si>
     <t>https://lessibir.ru/planken-pryamoy-listvennitsa-20-140-mm-2m-6m-sort-av/</t>
   </si>
   <si>
     <t>Планкен прямой лиственница 20х140 мм 2м-6м сорт Экстра</t>
   </si>
   <si>
     <t>https://lessibir.ru/planken-pryamoy-listvennitsa-20-140-mm-2m-6m-sort-ekstra/</t>
   </si>
   <si>
     <t>Планкен прямой лиственница 20х140 мм 2м-6м сорт ВС</t>
   </si>
   <si>
     <t>https://lessibir.ru/planken-pryamoy-listvennitsa-20-140-mm-2m-6m-sort-vs/</t>
   </si>
   <si>
     <t>Планкен прямой лиственница 20х140 мм 2м-6м сорт Прима</t>
   </si>
   <si>
     <t>https://lessibir.ru/planken-pryamoy-listvennitsa-20-140-mm-2m-6m-sort-prima/</t>
   </si>
   <si>
+    <t>Планкен прямой лиственница 20х190 мм 2м-6м сорт АВ</t>
+  </si>
+  <si>
+    <t>https://lessibir.ru/planken-pryamoy-listvennitsa-20-190-mm-2m-6m-sort-av/</t>
+  </si>
+  <si>
+    <t>Планкен прямой лиственница 20х190 мм 2м-6м сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessibir.ru/planken-pryamoy-listvennitsa-20-190-mm-2m-6m-sort-ekstra/</t>
+  </si>
+  <si>
     <t>Планкен прямой лиственница 20х190 мм 2м-6м сорт ВС</t>
   </si>
   <si>
     <t>https://lessibir.ru/planken-pryamoy-listvennitsa-20-190-mm-2m-6m-sort-vs/</t>
   </si>
   <si>
     <t>Планкен прямой лиственница 20х190 мм 2м-6м сорт Прима</t>
   </si>
   <si>
     <t>https://lessibir.ru/planken-pryamoy-listvennitsa-20-190-mm-2m-6m-sort-prima/</t>
   </si>
   <si>
-    <t>Планкен прямой лиственница 20х190 мм 2м-6м сорт АВ</t>
-[...10 lines deleted...]
-  <si>
     <t>Планкен прямой лиственница 20х95 мм 2м-6м сорт АВ</t>
   </si>
   <si>
     <t>https://lessibir.ru/planken-pryamoy-listvennitsa-20-95-mm-2m-6m-sort-av/</t>
   </si>
   <si>
     <t>Планкен прямой лиственница 20х95 мм 2м-6м сорт Экстра</t>
   </si>
   <si>
     <t>https://lessibir.ru/planken-pryamoy-listvennitsa-20-95-mm-2m-6m-sort-ekstra/</t>
   </si>
   <si>
     <t>Планкен прямой лиственница 20х95 мм 2м-6м сорт ВС</t>
   </si>
   <si>
     <t>https://lessibir.ru/planken-pryamoy-listvennitsa-20-95-mm-2m-6m-sort-vs/</t>
   </si>
   <si>
     <t>Планкен прямой лиственница 20х95 мм 2м-6м сорт Прима</t>
   </si>
   <si>
     <t>https://lessibir.ru/planken-pryamoy-listvennitsa-20-95-mm-2m-6m-sort-prima/</t>
   </si>
   <si>
     <t>Скошенный</t>
   </si>
   <si>
     <t>Планкен скошенный лиственница 20х140 мм 2м-6м сорт АВ</t>
   </si>
   <si>
     <t>https://lessibir.ru/planken-skoshennyy-listvennitsa-20-140-mm-2m-6m-sort-av/</t>
   </si>
   <si>
+    <t>Планкен скошенный лиственница 20х140 мм 2м-6м сорт ВС</t>
+  </si>
+  <si>
+    <t>https://lessibir.ru/planken-skoshennyy-listvennitsa-20-140-mm-2m-6m-sort-vs/</t>
+  </si>
+  <si>
     <t>Планкен скошенный лиственница 20х140 мм 2м-6м сорт Прима</t>
   </si>
   <si>
     <t>https://lessibir.ru/planken-skoshennyy-listvennitsa-20-140-mm-2m-6m-sort-prima/</t>
   </si>
   <si>
     <t>Планкен скошенный лиственница 20х140 мм 2м-6м сорт Экстра</t>
   </si>
   <si>
     <t>https://lessibir.ru/planken-skoshennyy-listvennitsa-20-140-mm-2m-6m-sort-ekstra/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://lessibir.ru/planken-skoshennyy-listvennitsa-20-140-mm-2m-6m-sort-vs/</t>
   </si>
   <si>
     <t>Планкен скошенный лиственница 20х140 мм 2м-6м сорт С</t>
   </si>
   <si>
     <t>https://lessibir.ru/planken-skoshennyy-listvennitsa-20-140-mm-2m-6m-sort-s/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
@@ -594,51 +594,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-115-mm-2m-6m-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-115-mm-2m-6m-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-115-mm-2m-6m-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-115-mm-2m-6m-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-140-mm-2m-6m-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-140-mm-2m-6m-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-140-mm-2m-6m-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-140-mm-2m-6m-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-190-mm-2m-6m-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-190-mm-2m-6m-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-190-mm-2m-6m-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-190-mm-2m-6m-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-95-mm-2m-6m-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-95-mm-2m-6m-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-95-mm-2m-6m-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-95-mm-2m-6m-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-skoshennyy-listvennitsa-20-140-mm-2m-6m-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-skoshennyy-listvennitsa-20-140-mm-2m-6m-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-skoshennyy-listvennitsa-20-140-mm-2m-6m-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-skoshennyy-listvennitsa-20-140-mm-2m-6m-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-skoshennyy-listvennitsa-20-140-mm-2m-6m-sort-s/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-115-mm-2m-6m-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-115-mm-2m-6m-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-115-mm-2m-6m-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-115-mm-2m-6m-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-140-mm-2m-6m-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-140-mm-2m-6m-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-140-mm-2m-6m-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-140-mm-2m-6m-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-190-mm-2m-6m-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-190-mm-2m-6m-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-190-mm-2m-6m-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-190-mm-2m-6m-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-95-mm-2m-6m-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-95-mm-2m-6m-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-95-mm-2m-6m-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-pryamoy-listvennitsa-20-95-mm-2m-6m-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-skoshennyy-listvennitsa-20-140-mm-2m-6m-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-skoshennyy-listvennitsa-20-140-mm-2m-6m-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-skoshennyy-listvennitsa-20-140-mm-2m-6m-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-skoshennyy-listvennitsa-20-140-mm-2m-6m-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessibir.ru/planken-skoshennyy-listvennitsa-20-140-mm-2m-6m-sort-s/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F28" sqref="F28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -669,103 +669,103 @@
       </c>
       <c r="C5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="E6" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E6" s="6"/>
       <c r="F6" s="14">
-        <v>1150</v>
+        <v>850</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>2300</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="E8" s="6"/>
+      <c r="E8" s="6">
+        <v>1000000</v>
+      </c>
       <c r="F8" s="14">
-        <v>850</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>2280</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="6">
         <v>1000000</v>
       </c>
       <c r="F10" s="14">
         <v>1150</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10"/>
@@ -803,99 +803,99 @@
       <c r="B13" s="10"/>
       <c r="C13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>1050</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>2000</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>1800</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>2700</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
         <v>1150</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="7" t="s">
         <v>34</v>
@@ -977,83 +977,83 @@
       <c r="B24" s="10"/>
       <c r="C24" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
         <v>1200</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>2</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>1800</v>
+        <v>850</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>3</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
-        <v>2400</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>4</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>850</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>5</v>
       </c>
       <c r="B28" s="10"/>
       <c r="C28" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
         <v>900</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A22:F22"/>
   </mergeCells>